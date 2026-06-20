--- v0 (2026-05-08)
+++ v1 (2026-06-20)
@@ -231,247 +231,229 @@
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00915DEC" w:rsidRPr="00EC5BCB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> vous devez</w:t>
             </w:r>
             <w:r w:rsidR="009C008D" w:rsidRPr="00EC5BCB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC5BCB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AEABF2D" w14:textId="77777777" w:rsidR="00207ABD" w:rsidRPr="006A056A" w:rsidRDefault="000722A3" w:rsidP="00C967D1">
+          <w:p w14:paraId="4AEABF2D" w14:textId="42E3017C" w:rsidR="00207ABD" w:rsidRPr="006A056A" w:rsidRDefault="000722A3" w:rsidP="00C967D1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>être propriétaire-</w:t>
+            </w:r>
             <w:r w:rsidR="00207ABD" w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
-              <w:t>occupant;</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="7D2645D2" w14:textId="6FC508BA" w:rsidR="00452DFB" w:rsidRPr="006A056A" w:rsidRDefault="00452DFB" w:rsidP="00C967D1">
+              <w:t>occupant</w:t>
+            </w:r>
+            <w:r w:rsidR="008060C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00207ABD" w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D2645D2" w14:textId="19BCD7A7" w:rsidR="00452DFB" w:rsidRPr="006A056A" w:rsidRDefault="00452DFB" w:rsidP="00C967D1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A056A">
+            <w:r w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">être </w:t>
+            </w:r>
+            <w:r w:rsidR="009D2EE7" w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>citoyen</w:t>
+            </w:r>
+            <w:r w:rsidR="009D2EE7" w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>neté</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> canadien</w:t>
+            </w:r>
+            <w:r w:rsidR="009D2EE7" w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou </w:t>
+            </w:r>
+            <w:r w:rsidR="009D2EE7" w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">avoir le statut de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>résident permanent</w:t>
+            </w:r>
+            <w:r w:rsidR="008060C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009D2EE7" w:rsidRPr="006A056A">
-[...56 lines deleted...]
-          <w:p w14:paraId="11D566CE" w14:textId="3970BED6" w:rsidR="00F62110" w:rsidRDefault="005B09CA" w:rsidP="00C967D1">
+            <w:r w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D566CE" w14:textId="1BB6AFB2" w:rsidR="00F62110" w:rsidRDefault="005B09CA" w:rsidP="00C967D1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> partie d’un ménage dont le revenu total est</w:t>
+            <w:r w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>faire partie d’un ménage dont le revenu total est</w:t>
             </w:r>
             <w:r w:rsidR="00F94723" w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> inférieur ou égal au revenu </w:t>
             </w:r>
             <w:r w:rsidR="00F62110" w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t>maximal admissible</w:t>
             </w:r>
             <w:r w:rsidR="0028241C" w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> au programme</w:t>
             </w:r>
             <w:r w:rsidR="00F62110" w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t>, lequel varie en f</w:t>
             </w:r>
             <w:r w:rsidR="0028241C" w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t>onction de la taille du ménage</w:t>
             </w:r>
             <w:r w:rsidR="006E44B8" w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> et de la </w:t>
-[...14 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> et de la région</w:t>
+            </w:r>
+            <w:r w:rsidR="008060C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> ;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="462A91DE" w14:textId="77777777" w:rsidR="00E630A5" w:rsidRPr="00E630A5" w:rsidRDefault="00E630A5" w:rsidP="00E630A5">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="714"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grilledutableau"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="823" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1872"/>
               <w:gridCol w:w="1843"/>
               <w:gridCol w:w="1830"/>
             </w:tblGrid>
@@ -956,63 +938,55 @@
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="3CC694FD" w14:textId="77777777" w:rsidR="00E630A5" w:rsidRPr="00E630A5" w:rsidRDefault="00E630A5" w:rsidP="00E630A5">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17F2948F" w14:textId="7989F69B" w:rsidR="00347F98" w:rsidRPr="006A056A" w:rsidRDefault="00F94723" w:rsidP="00C967D1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> propriétaire d</w:t>
+            <w:r w:rsidRPr="006A056A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>être propriétaire d</w:t>
             </w:r>
             <w:r w:rsidR="00B24928" w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t>un bâtiment</w:t>
             </w:r>
             <w:r w:rsidR="00AF72F9" w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> dont la valeur</w:t>
             </w:r>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
@@ -2314,114 +2288,78 @@
           </w:p>
           <w:p w14:paraId="16779B37" w14:textId="77777777" w:rsidR="006E6794" w:rsidRPr="006A056A" w:rsidRDefault="006E6794" w:rsidP="006A056A">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="340"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F081"/>
             </w:r>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> du terrain </w:t>
+              <w:t xml:space="preserve"> propriétaire du terrain </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D740BF5" w14:textId="058A3C1D" w:rsidR="006E6794" w:rsidRPr="006A056A" w:rsidRDefault="006E6794" w:rsidP="006E6794">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="340"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F081"/>
             </w:r>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> du terrain</w:t>
+              <w:t xml:space="preserve"> locataire du terrain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="498DE2AA" w14:textId="326919F0" w:rsidR="006E6794" w:rsidRPr="006A056A" w:rsidRDefault="006E6794" w:rsidP="006E6794">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -2739,69 +2677,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60CE2E7E" w14:textId="0C45A591" w:rsidR="006E6794" w:rsidRPr="006A056A" w:rsidRDefault="006E6794" w:rsidP="006E6794">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10769"/>
               </w:tabs>
               <w:ind w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Le bâtiment comprend-il d’autres espaces que le logement admissible (ex. : local commercial, logement locatif</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">Le bâtiment comprend-il d’autres espaces que le logement admissible (ex. : local commercial, logement locatif)?   </w:t>
             </w:r>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4139,69 +4059,51 @@
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="112A6C0E" w14:textId="6A5C622A" w:rsidR="006E6794" w:rsidRPr="006A056A" w:rsidRDefault="006E6794" w:rsidP="006E6794">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depuis combien de temps habitez-vous ce logement à titre de résidence </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Depuis combien de temps habitez-vous ce logement à titre de résidence principale? </w:t>
             </w:r>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
@@ -7309,51 +7211,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C967D1" w:rsidRPr="006A056A" w14:paraId="54AB29B5" w14:textId="77777777" w:rsidTr="005075F9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BA93034" w14:textId="77777777" w:rsidR="00C967D1" w:rsidRPr="006A056A" w:rsidRDefault="00C967D1" w:rsidP="00C967D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre total de personnes dans le ménage : </w:t>
             </w:r>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -7442,69 +7343,51 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="456BF778" w14:textId="2A6FE992" w:rsidR="00C967D1" w:rsidRPr="006A056A" w:rsidRDefault="00C967D1" w:rsidP="00C967D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Êtes-vous d’ascendance </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">     </w:t>
+              <w:t xml:space="preserve">Êtes-vous d’ascendance autochtone?     </w:t>
             </w:r>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7731,62 +7614,52 @@
       </w:tr>
       <w:tr w:rsidR="00D35D15" w:rsidRPr="006A056A" w14:paraId="73D3600D" w14:textId="77777777" w:rsidTr="007274BF">
         <w:trPr>
           <w:trHeight w:val="501"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0805C20F" w14:textId="77777777" w:rsidR="00D35D15" w:rsidRPr="006A056A" w:rsidRDefault="00D35D15" w:rsidP="007274BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avez-vous reçu une aide financière du programme Rénovation Québec (PRQ) au cours des 5 dernières </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Avez-vous reçu une aide financière du programme Rénovation Québec (PRQ) au cours des 5 dernières années?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FF27730" w14:textId="77777777" w:rsidR="00D35D15" w:rsidRPr="006A056A" w:rsidRDefault="00D35D15" w:rsidP="007274BF">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="-108" w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
@@ -7927,69 +7800,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Avez-vous déjà reçu une aide financière du programme </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>RénoRégion</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (PRR) au cours des 5 dernières </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (PRR) au cours des 5 dernières années? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42307028" w14:textId="77777777" w:rsidR="00D35D15" w:rsidRPr="006A056A" w:rsidRDefault="00D35D15" w:rsidP="007274BF">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Note : Les demandes présentées par des personnes n’ayant jamais participé au PRR seront traitées en priorité. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
@@ -8140,77 +7995,59 @@
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AD4B0F4" w14:textId="77777777" w:rsidR="00D35D15" w:rsidRPr="006A056A" w:rsidRDefault="00D35D15" w:rsidP="007274BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Avez-vous déjà été mis en demeure par la Société d’habitation du Québec en lien avec l’octroi </w:t>
             </w:r>
             <w:r w:rsidRPr="00860F9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">d’une aide </w:t>
-[...8 lines deleted...]
-              <w:t>financière</w:t>
+              <w:t>d’une aide financière</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>?</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C95790D" w14:textId="77777777" w:rsidR="00D35D15" w:rsidRPr="006A056A" w:rsidRDefault="00D35D15" w:rsidP="007274BF">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="-108" w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
@@ -8395,65 +8232,56 @@
               <w:t>TRAVAUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A61380" w:rsidRPr="006A056A" w14:paraId="29D025E3" w14:textId="77777777" w:rsidTr="005075F9">
         <w:trPr>
           <w:trHeight w:val="269"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10768" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61EF0643" w14:textId="77777777" w:rsidR="00CC471D" w:rsidRPr="006A056A" w:rsidRDefault="00CC471D" w:rsidP="002B75DF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Indiquez la</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ou les défectuosités majeures touchant votre bâtiment</w:t>
+              <w:t>Indiquez la ou les défectuosités majeures touchant votre bâtiment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A61380" w:rsidRPr="006A056A" w14:paraId="3CC1EBD4" w14:textId="77777777" w:rsidTr="005075F9">
         <w:trPr>
           <w:trHeight w:val="168"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="314A3E5F" w14:textId="185BAAE0" w:rsidR="00CC471D" w:rsidRPr="006A056A" w:rsidRDefault="00C93097" w:rsidP="00F96AC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
@@ -10515,65 +10343,56 @@
           </w:p>
           <w:p w14:paraId="2BEB99FA" w14:textId="6F45D14D" w:rsidR="00D00D67" w:rsidRPr="0079404F" w:rsidRDefault="000D6F1E" w:rsidP="00051E55">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0079404F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Votre demande doit être acheminée </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="087EC585" w14:textId="77777777" w:rsidR="000D6F1E" w:rsidRPr="006A056A" w:rsidRDefault="000D6F1E" w:rsidP="00051E55">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0079404F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>à</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> l</w:t>
+              <w:t>à l</w:t>
             </w:r>
             <w:r w:rsidR="00B24928" w:rsidRPr="0079404F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="0079404F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>adresse suivante</w:t>
             </w:r>
             <w:r w:rsidR="00B24928" w:rsidRPr="0079404F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="026C2D8D" w14:textId="77777777" w:rsidR="003C0167" w:rsidRPr="006A056A" w:rsidRDefault="003C0167" w:rsidP="003C0167">
             <w:pPr>
@@ -10630,65 +10449,51 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t>Téléphone</w:t>
             </w:r>
             <w:r w:rsidR="00B24928" w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidRPr="006A056A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002C1567">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">819-732-5356 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 200</w:t>
+              <w:t>819-732-5356 poste 200</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C339FC6" w14:textId="77777777" w:rsidR="000D6F1E" w:rsidRPr="006A056A" w:rsidRDefault="000D6F1E" w:rsidP="00D00D67">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1170"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="738541B9" w14:textId="77777777" w:rsidR="000D6F1E" w:rsidRPr="006A056A" w:rsidRDefault="000D6F1E" w:rsidP="00D00D67">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
@@ -11871,123 +11676,103 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E9D7545" w14:textId="417D0942" w:rsidR="00E630A5" w:rsidRPr="00C541F5" w:rsidRDefault="00E630A5">
+          <w:p w14:paraId="5E9D7545" w14:textId="0AF7BE8D" w:rsidR="00E630A5" w:rsidRPr="00C541F5" w:rsidRDefault="00E630A5">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Copie lisible du </w:t>
             </w:r>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>rôle d’évaluation foncière pour l’année 202</w:t>
             </w:r>
-            <w:r w:rsidR="00FC3E31">
+            <w:r w:rsidR="002032CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> où la valeur du bâtiment est inscrite distinctement de la valeur totale </w:t>
             </w:r>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Demandez-le à votre </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">      </w:t>
+              <w:t xml:space="preserve">(Demandez-le à votre municipalité)         </w:t>
             </w:r>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Voir exemple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E630A5" w14:paraId="4A5C7927" w14:textId="77777777" w:rsidTr="00E630A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
@@ -12000,86 +11785,86 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="627EA6D4" w14:textId="414000C6" w:rsidR="00E630A5" w:rsidRPr="00C541F5" w:rsidRDefault="00E630A5">
+          <w:p w14:paraId="627EA6D4" w14:textId="40CDE10C" w:rsidR="00E630A5" w:rsidRPr="00C541F5" w:rsidRDefault="00E630A5">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Copie lisible de </w:t>
             </w:r>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>l’avis de cotisation fédéral 202</w:t>
             </w:r>
-            <w:r w:rsidR="00FC3E31">
+            <w:r w:rsidR="002032CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> de toutes les personnes occupant la résidence.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FD2F061" w14:textId="77777777" w:rsidR="00E630A5" w:rsidRDefault="00E630A5">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:i/>
@@ -12113,104 +11898,104 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25DAAD69" w14:textId="45D11A45" w:rsidR="00E630A5" w:rsidRPr="00C541F5" w:rsidRDefault="00E630A5">
+          <w:p w14:paraId="25DAAD69" w14:textId="596648E0" w:rsidR="00E630A5" w:rsidRPr="00C541F5" w:rsidRDefault="00E630A5">
             <w:pPr>
               <w:pStyle w:val="Listepuces"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Copie </w:t>
             </w:r>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>complète</w:t>
             </w:r>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> et lisible du </w:t>
             </w:r>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rapport d’impôt fédéral 202</w:t>
             </w:r>
-            <w:r w:rsidR="00FC3E31">
+            <w:r w:rsidR="002032CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (T1 Déclaration du revenu et de prestation, </w:t>
             </w:r>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pages 1 à 8</w:t>
             </w:r>
             <w:r w:rsidRPr="00C541F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -12241,86 +12026,62 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="627460E4" w14:textId="14779CAB" w:rsidR="00E630A5" w:rsidRPr="00E630A5" w:rsidRDefault="00E630A5" w:rsidP="00E630A5">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="493" w:hanging="493"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Rounded MT Bold"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E630A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Rounded MT Bold"/>
           <w:b/>
           <w:iCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Responsable de la </w:t>
-[...11 lines deleted...]
-        <w:t>municipalité</w:t>
+        <w:t>Responsable de la municipalité</w:t>
       </w:r>
       <w:r w:rsidR="008C73DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Rounded MT Bold"/>
           <w:b/>
           <w:iCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ) </w:t>
       </w:r>
       <w:r w:rsidR="008C73DB" w:rsidRPr="008C73DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Rounded MT Bold"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>en lettres moulées</w:t>
       </w:r>
       <w:r w:rsidR="008C73DB" w:rsidRPr="00E630A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Rounded MT Bold"/>
           <w:b/>
           <w:iCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E630A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Rounded MT Bold"/>
           <w:b/>
           <w:iCs/>
@@ -12372,86 +12133,62 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Municipalité de :  ___________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Rounded MT Bold"/>
           <w:b/>
           <w:iCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidRPr="00E630A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Rounded MT Bold"/>
           <w:b/>
           <w:iCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Date</w:t>
-[...11 lines deleted...]
-        <w:t> :</w:t>
+        <w:t>Date :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial Rounded MT Bold"/>
           <w:b/>
           <w:i/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...11 lines deleted...]
-        <w:t>____________</w:t>
+        <w:t>_____________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial Rounded MT Bold"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
       <w:r w:rsidR="008C73DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial Rounded MT Bold"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6636DE54" w14:textId="77777777" w:rsidR="00376C51" w:rsidRDefault="00376C51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial Rounded MT Bold"/>
           <w:smallCaps/>
@@ -12603,58 +12340,58 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E630A5" w:rsidSect="008C4939">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="540" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11F5E46F" w14:textId="77777777" w:rsidR="006E36C3" w:rsidRDefault="006E36C3" w:rsidP="000D6F1E">
+    <w:p w14:paraId="07699F96" w14:textId="77777777" w:rsidR="00415132" w:rsidRDefault="00415132" w:rsidP="000D6F1E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10D7F800" w14:textId="77777777" w:rsidR="006E36C3" w:rsidRDefault="006E36C3" w:rsidP="000D6F1E">
+    <w:p w14:paraId="1BDB9892" w14:textId="77777777" w:rsidR="00415132" w:rsidRDefault="00415132" w:rsidP="000D6F1E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12691,136 +12428,149 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D59B9CE" w14:textId="1E63F6D7" w:rsidR="008C4939" w:rsidRPr="008C4939" w:rsidRDefault="008C4939" w:rsidP="008C4939">
+  <w:p w14:paraId="7D59B9CE" w14:textId="75131A26" w:rsidR="008C4939" w:rsidRPr="008C4939" w:rsidRDefault="008C4939" w:rsidP="008C4939">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008C4939">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
-      <w:t>2022-0</w:t>
+      <w:t>20</w:t>
     </w:r>
-    <w:r w:rsidR="005075F9">
+    <w:r w:rsidR="00E87C8A">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>26</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008C4939">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:lang w:val="fr-CA"/>
+      </w:rPr>
+      <w:t>-0</w:t>
+    </w:r>
+    <w:r w:rsidR="00E87C8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:lang w:val="fr-CA"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23372F84" w14:textId="77777777" w:rsidR="006E36C3" w:rsidRDefault="006E36C3" w:rsidP="000D6F1E">
+    <w:p w14:paraId="417D8BE5" w14:textId="77777777" w:rsidR="00415132" w:rsidRDefault="00415132" w:rsidP="000D6F1E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40C7DA61" w14:textId="77777777" w:rsidR="006E36C3" w:rsidRDefault="006E36C3" w:rsidP="000D6F1E">
+    <w:p w14:paraId="4BDDA56A" w14:textId="77777777" w:rsidR="00415132" w:rsidRDefault="00415132" w:rsidP="000D6F1E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03046F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB4698BA"/>
     <w:lvl w:ilvl="0" w:tplc="AEFECB7C">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -13552,54 +13302,52 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1143502746">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="593825178">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1249536838">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1307275801">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1567034655">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1701393205">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -13631,50 +13379,51 @@
     <w:rsid w:val="000D6F1E"/>
     <w:rsid w:val="000E135C"/>
     <w:rsid w:val="000F20EE"/>
     <w:rsid w:val="000F5D56"/>
     <w:rsid w:val="00113280"/>
     <w:rsid w:val="00116D96"/>
     <w:rsid w:val="00144372"/>
     <w:rsid w:val="00150C13"/>
     <w:rsid w:val="001526ED"/>
     <w:rsid w:val="00156A05"/>
     <w:rsid w:val="0016410E"/>
     <w:rsid w:val="00171E9C"/>
     <w:rsid w:val="00174C6A"/>
     <w:rsid w:val="001769E9"/>
     <w:rsid w:val="0017707B"/>
     <w:rsid w:val="001830AF"/>
     <w:rsid w:val="00185D3D"/>
     <w:rsid w:val="00197B9D"/>
     <w:rsid w:val="001A3CE9"/>
     <w:rsid w:val="001C4A02"/>
     <w:rsid w:val="001C6AC6"/>
     <w:rsid w:val="001D344B"/>
     <w:rsid w:val="001F0BCE"/>
     <w:rsid w:val="001F307D"/>
     <w:rsid w:val="001F59CF"/>
+    <w:rsid w:val="002032CA"/>
     <w:rsid w:val="00205597"/>
     <w:rsid w:val="00207ABD"/>
     <w:rsid w:val="00210306"/>
     <w:rsid w:val="00215091"/>
     <w:rsid w:val="00215412"/>
     <w:rsid w:val="00231C98"/>
     <w:rsid w:val="00252B92"/>
     <w:rsid w:val="00275206"/>
     <w:rsid w:val="002754C7"/>
     <w:rsid w:val="0028241C"/>
     <w:rsid w:val="002857B4"/>
     <w:rsid w:val="002A5A4C"/>
     <w:rsid w:val="002A6129"/>
     <w:rsid w:val="002A6BEA"/>
     <w:rsid w:val="002B536F"/>
     <w:rsid w:val="002B75DF"/>
     <w:rsid w:val="002C0676"/>
     <w:rsid w:val="002C1567"/>
     <w:rsid w:val="002C33D9"/>
     <w:rsid w:val="002C4257"/>
     <w:rsid w:val="002D1EEA"/>
     <w:rsid w:val="002D407E"/>
     <w:rsid w:val="002D78B5"/>
     <w:rsid w:val="002E1020"/>
     <w:rsid w:val="002E2C70"/>
@@ -13691,97 +13440,100 @@
     <w:rsid w:val="00347F98"/>
     <w:rsid w:val="003510A4"/>
     <w:rsid w:val="003570CB"/>
     <w:rsid w:val="00365339"/>
     <w:rsid w:val="0036565D"/>
     <w:rsid w:val="00365780"/>
     <w:rsid w:val="00367519"/>
     <w:rsid w:val="00367D09"/>
     <w:rsid w:val="00370256"/>
     <w:rsid w:val="00373C99"/>
     <w:rsid w:val="00376C51"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00383946"/>
     <w:rsid w:val="00385117"/>
     <w:rsid w:val="003A1395"/>
     <w:rsid w:val="003A7D72"/>
     <w:rsid w:val="003B3D2C"/>
     <w:rsid w:val="003B605B"/>
     <w:rsid w:val="003C0167"/>
     <w:rsid w:val="003C2564"/>
     <w:rsid w:val="003C59AC"/>
     <w:rsid w:val="003C72BF"/>
     <w:rsid w:val="003D138C"/>
     <w:rsid w:val="003D375D"/>
     <w:rsid w:val="003F63E8"/>
+    <w:rsid w:val="00402C4D"/>
+    <w:rsid w:val="00415132"/>
     <w:rsid w:val="00420A71"/>
     <w:rsid w:val="00423775"/>
     <w:rsid w:val="00425A3B"/>
     <w:rsid w:val="00427B67"/>
     <w:rsid w:val="00430E71"/>
     <w:rsid w:val="00433771"/>
     <w:rsid w:val="00436E85"/>
     <w:rsid w:val="004406BA"/>
     <w:rsid w:val="00441CF3"/>
     <w:rsid w:val="00452DFB"/>
     <w:rsid w:val="00456C53"/>
     <w:rsid w:val="00482C9C"/>
     <w:rsid w:val="00494A26"/>
     <w:rsid w:val="00495AC7"/>
     <w:rsid w:val="00496C69"/>
     <w:rsid w:val="004A40A8"/>
     <w:rsid w:val="004B5500"/>
     <w:rsid w:val="004C27C6"/>
     <w:rsid w:val="004C4BF2"/>
     <w:rsid w:val="004D0979"/>
     <w:rsid w:val="004E61A9"/>
     <w:rsid w:val="00505C9D"/>
     <w:rsid w:val="005075F9"/>
     <w:rsid w:val="0051116B"/>
     <w:rsid w:val="005113D8"/>
     <w:rsid w:val="005161B4"/>
     <w:rsid w:val="005173E8"/>
     <w:rsid w:val="005246C3"/>
     <w:rsid w:val="00533247"/>
     <w:rsid w:val="00546A72"/>
     <w:rsid w:val="00552D7C"/>
     <w:rsid w:val="005558D6"/>
     <w:rsid w:val="005613F8"/>
     <w:rsid w:val="00562B30"/>
     <w:rsid w:val="00572215"/>
     <w:rsid w:val="005746AB"/>
     <w:rsid w:val="00577122"/>
     <w:rsid w:val="005A1BEE"/>
     <w:rsid w:val="005A2978"/>
     <w:rsid w:val="005B09CA"/>
     <w:rsid w:val="005B2320"/>
     <w:rsid w:val="005B30B9"/>
     <w:rsid w:val="005B31D5"/>
     <w:rsid w:val="005B527E"/>
     <w:rsid w:val="005F5956"/>
     <w:rsid w:val="006028BA"/>
     <w:rsid w:val="00603701"/>
+    <w:rsid w:val="00603995"/>
     <w:rsid w:val="006173AE"/>
     <w:rsid w:val="00623F92"/>
     <w:rsid w:val="00625661"/>
     <w:rsid w:val="00641103"/>
     <w:rsid w:val="00641D3A"/>
     <w:rsid w:val="006451A5"/>
     <w:rsid w:val="006557E4"/>
     <w:rsid w:val="006566B2"/>
     <w:rsid w:val="00664FE3"/>
     <w:rsid w:val="00674EA1"/>
     <w:rsid w:val="006865C8"/>
     <w:rsid w:val="00687126"/>
     <w:rsid w:val="00694FFD"/>
     <w:rsid w:val="00695DB1"/>
     <w:rsid w:val="0069774B"/>
     <w:rsid w:val="006A056A"/>
     <w:rsid w:val="006A7EA3"/>
     <w:rsid w:val="006B194C"/>
     <w:rsid w:val="006B69BA"/>
     <w:rsid w:val="006B7B4C"/>
     <w:rsid w:val="006C231E"/>
     <w:rsid w:val="006D50C2"/>
     <w:rsid w:val="006E36C3"/>
     <w:rsid w:val="006E44B8"/>
     <w:rsid w:val="006E4E59"/>
@@ -13791,50 +13543,51 @@
     <w:rsid w:val="006F1BE7"/>
     <w:rsid w:val="006F412F"/>
     <w:rsid w:val="00701AFE"/>
     <w:rsid w:val="007026AC"/>
     <w:rsid w:val="00703EC5"/>
     <w:rsid w:val="00710318"/>
     <w:rsid w:val="00710C0C"/>
     <w:rsid w:val="00720A6B"/>
     <w:rsid w:val="00725CBD"/>
     <w:rsid w:val="00740518"/>
     <w:rsid w:val="00741869"/>
     <w:rsid w:val="00742638"/>
     <w:rsid w:val="00743293"/>
     <w:rsid w:val="00755264"/>
     <w:rsid w:val="00762880"/>
     <w:rsid w:val="00773D0E"/>
     <w:rsid w:val="007810A8"/>
     <w:rsid w:val="0079404F"/>
     <w:rsid w:val="00795141"/>
     <w:rsid w:val="007A64AA"/>
     <w:rsid w:val="007A6C63"/>
     <w:rsid w:val="007C3BEF"/>
     <w:rsid w:val="007D08DA"/>
     <w:rsid w:val="007F0F09"/>
     <w:rsid w:val="007F2739"/>
+    <w:rsid w:val="008060C5"/>
     <w:rsid w:val="00816695"/>
     <w:rsid w:val="00823973"/>
     <w:rsid w:val="00824E64"/>
     <w:rsid w:val="0083333A"/>
     <w:rsid w:val="00837925"/>
     <w:rsid w:val="00853A10"/>
     <w:rsid w:val="00860F9A"/>
     <w:rsid w:val="008673EF"/>
     <w:rsid w:val="008803F3"/>
     <w:rsid w:val="00890827"/>
     <w:rsid w:val="008935E3"/>
     <w:rsid w:val="008A4907"/>
     <w:rsid w:val="008B19E0"/>
     <w:rsid w:val="008C4939"/>
     <w:rsid w:val="008C56CB"/>
     <w:rsid w:val="008C73DB"/>
     <w:rsid w:val="008F04E5"/>
     <w:rsid w:val="008F2BE4"/>
     <w:rsid w:val="008F6251"/>
     <w:rsid w:val="0090306D"/>
     <w:rsid w:val="00907B2A"/>
     <w:rsid w:val="00907FE7"/>
     <w:rsid w:val="00914D5F"/>
     <w:rsid w:val="00915DEC"/>
     <w:rsid w:val="009240D3"/>
@@ -13843,53 +13596,55 @@
     <w:rsid w:val="00930E82"/>
     <w:rsid w:val="00936155"/>
     <w:rsid w:val="00937CF7"/>
     <w:rsid w:val="00944DE5"/>
     <w:rsid w:val="00955AFD"/>
     <w:rsid w:val="00961E04"/>
     <w:rsid w:val="009737DA"/>
     <w:rsid w:val="0098176C"/>
     <w:rsid w:val="00994D98"/>
     <w:rsid w:val="009A0581"/>
     <w:rsid w:val="009B073F"/>
     <w:rsid w:val="009B612B"/>
     <w:rsid w:val="009C008D"/>
     <w:rsid w:val="009D2EE7"/>
     <w:rsid w:val="009D70D3"/>
     <w:rsid w:val="009D7BD5"/>
     <w:rsid w:val="009E1485"/>
     <w:rsid w:val="009E2984"/>
     <w:rsid w:val="009E58BC"/>
     <w:rsid w:val="009E6C13"/>
     <w:rsid w:val="009F436F"/>
     <w:rsid w:val="00A068DB"/>
     <w:rsid w:val="00A14FF9"/>
     <w:rsid w:val="00A25EED"/>
     <w:rsid w:val="00A358DA"/>
+    <w:rsid w:val="00A361E5"/>
     <w:rsid w:val="00A419AF"/>
     <w:rsid w:val="00A450A8"/>
     <w:rsid w:val="00A46E9D"/>
+    <w:rsid w:val="00A60156"/>
     <w:rsid w:val="00A61380"/>
     <w:rsid w:val="00A63065"/>
     <w:rsid w:val="00A7401C"/>
     <w:rsid w:val="00A80E5F"/>
     <w:rsid w:val="00A84E63"/>
     <w:rsid w:val="00A8748A"/>
     <w:rsid w:val="00A93C87"/>
     <w:rsid w:val="00AA7B81"/>
     <w:rsid w:val="00AB36D9"/>
     <w:rsid w:val="00AB4733"/>
     <w:rsid w:val="00AC0240"/>
     <w:rsid w:val="00AC3E82"/>
     <w:rsid w:val="00AC4A5D"/>
     <w:rsid w:val="00AD2DBE"/>
     <w:rsid w:val="00AD6819"/>
     <w:rsid w:val="00AD7D5C"/>
     <w:rsid w:val="00AE1590"/>
     <w:rsid w:val="00AE25A1"/>
     <w:rsid w:val="00AE295E"/>
     <w:rsid w:val="00AF72F9"/>
     <w:rsid w:val="00B06391"/>
     <w:rsid w:val="00B1001A"/>
     <w:rsid w:val="00B24928"/>
     <w:rsid w:val="00B31A99"/>
     <w:rsid w:val="00B3276D"/>
@@ -13959,50 +13714,51 @@
     <w:rsid w:val="00DB5513"/>
     <w:rsid w:val="00DC51E2"/>
     <w:rsid w:val="00DC5978"/>
     <w:rsid w:val="00DC7A7E"/>
     <w:rsid w:val="00DD048B"/>
     <w:rsid w:val="00DE116A"/>
     <w:rsid w:val="00DE3B43"/>
     <w:rsid w:val="00DF010A"/>
     <w:rsid w:val="00E01235"/>
     <w:rsid w:val="00E022D1"/>
     <w:rsid w:val="00E04F59"/>
     <w:rsid w:val="00E251F7"/>
     <w:rsid w:val="00E30B11"/>
     <w:rsid w:val="00E36277"/>
     <w:rsid w:val="00E410E0"/>
     <w:rsid w:val="00E45DED"/>
     <w:rsid w:val="00E46347"/>
     <w:rsid w:val="00E51453"/>
     <w:rsid w:val="00E61969"/>
     <w:rsid w:val="00E630A5"/>
     <w:rsid w:val="00E67E0F"/>
     <w:rsid w:val="00E70209"/>
     <w:rsid w:val="00E74049"/>
     <w:rsid w:val="00E75433"/>
     <w:rsid w:val="00E87801"/>
+    <w:rsid w:val="00E87C8A"/>
     <w:rsid w:val="00E92BE1"/>
     <w:rsid w:val="00EA382A"/>
     <w:rsid w:val="00EA4ADF"/>
     <w:rsid w:val="00EB0697"/>
     <w:rsid w:val="00EB13A5"/>
     <w:rsid w:val="00EB7652"/>
     <w:rsid w:val="00EC029F"/>
     <w:rsid w:val="00EC32F5"/>
     <w:rsid w:val="00EC45E2"/>
     <w:rsid w:val="00EC5BCB"/>
     <w:rsid w:val="00ED4EDE"/>
     <w:rsid w:val="00EE6656"/>
     <w:rsid w:val="00EF0E80"/>
     <w:rsid w:val="00F1023C"/>
     <w:rsid w:val="00F11985"/>
     <w:rsid w:val="00F12F58"/>
     <w:rsid w:val="00F14DC4"/>
     <w:rsid w:val="00F20DB9"/>
     <w:rsid w:val="00F25DE4"/>
     <w:rsid w:val="00F32CC9"/>
     <w:rsid w:val="00F345FB"/>
     <w:rsid w:val="00F46FF8"/>
     <w:rsid w:val="00F578D3"/>
     <w:rsid w:val="00F57D58"/>
     <w:rsid w:val="00F62110"/>
@@ -14031,51 +13787,51 @@
     <w:rsid w:val="00FF3551"/>
     <w:rsid w:val="00FF60AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1E2C0E10"/>
   <w15:docId w15:val="{C5B8733D-A6ED-4023-A04F-7D975CF39510}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15248,140 +15004,146 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B4CAD7D3A617840BCFD866D921953E2" ma:contentTypeVersion="12" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="94b0633956f64b4e4508ed2989a6988d">
-[...2 lines deleted...]
-    <xsd:import namespace="f102f4d3-f469-48cb-b74b-349de840182b"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004505FD01CECC5E43941720CBE717A71B" ma:contentTypeVersion="13" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="51f846e7c6e68b636525f97d5121b10f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="111634d4-2bfe-4a10-b8e3-e206513322c0" xmlns:ns3="1cb3aa9e-4a8b-4dda-b24e-78aa607c044f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ded962b5b216eceef090b9255a09a0bb" ns2:_="" ns3:_="">
+    <xsd:import namespace="111634d4-2bfe-4a10-b8e3-e206513322c0"/>
+    <xsd:import namespace="1cb3aa9e-4a8b-4dda-b24e-78aa607c044f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ed22da85-352c-4a28-8815-4cc8ca272080" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="111634d4-2bfe-4a10-b8e3-e206513322c0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="24a2d0d7-f3dc-4d3f-9ef2-da8e6ac19157" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="24a2d0d7-f3dc-4d3f-9ef2-da8e6ac19157" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...8 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f102f4d3-f469-48cb-b74b-349de840182b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1cb3aa9e-4a8b-4dda-b24e-78aa607c044f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{33b2d0e5-3f78-4bb3-9557-7f0f6c682933}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f102f4d3-f469-48cb-b74b-349de840182b">
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c2a6f082-8113-4425-8d92-391b5c28459c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1cb3aa9e-4a8b-4dda-b24e-78aa607c044f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -15451,141 +15213,162 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="f102f4d3-f469-48cb-b74b-349de840182b" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ed22da85-352c-4a28-8815-4cc8ca272080">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="111634d4-2bfe-4a10-b8e3-e206513322c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1cb3aa9e-4a8b-4dda-b24e-78aa607c044f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D20FF217-16FA-489C-A1F6-BC24CFCDFE59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F278FAA6-FBF9-412C-8635-E1C02C90F4BC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F580D8A6-7A4B-4A2B-8D62-0B90D1442EE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ed22da85-352c-4a28-8815-4cc8ca272080"/>
-    <ds:schemaRef ds:uri="f102f4d3-f469-48cb-b74b-349de840182b"/>
+    <ds:schemaRef ds:uri="111634d4-2bfe-4a10-b8e3-e206513322c0"/>
+    <ds:schemaRef ds:uri="1cb3aa9e-4a8b-4dda-b24e-78aa607c044f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0576BEEC-7036-4F1B-97A6-2CB146FDE471}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="f102f4d3-f469-48cb-b74b-349de840182b"/>
-    <ds:schemaRef ds:uri="ed22da85-352c-4a28-8815-4cc8ca272080"/>
+    <ds:schemaRef ds:uri="111634d4-2bfe-4a10-b8e3-e206513322c0"/>
+    <ds:schemaRef ds:uri="1cb3aa9e-4a8b-4dda-b24e-78aa607c044f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55F79BA1-CF7E-4C82-8477-D162D242EA38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1082</Words>
-  <Characters>5953</Characters>
+  <Words>1063</Words>
+  <Characters>5975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>331</Lines>
+  <Paragraphs>206</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Programme RénoRégion (PRR) – Formulaire d’inscription</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Société d'habitation du Québec</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7021</CharactersWithSpaces>
+  <CharactersWithSpaces>6832</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Programme RénoRégion (PRR) – Formulaire d’inscription</dc:title>
   <dc:creator>Société d'habitation du Québec</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101007B4CAD7D3A617840BCFD866D921953E2</vt:lpwstr>
+    <vt:lpwstr>0x0101004505FD01CECC5E43941720CBE717A71B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>100400</vt:r8>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
 </Properties>
 </file>